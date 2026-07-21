--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -26,51 +26,51 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Payout Report" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>Payout Report</t>
   </si>
   <si>
     <t>Tournament</t>
   </si>
   <si>
     <t>Sukiyaki Open - 2025</t>
   </si>
   <si>
     <t>Generated</t>
   </si>
   <si>
-    <t>2026-06-04 18:41:15</t>
+    <t>2026-07-21 02:03:32</t>
   </si>
   <si>
     <t>Participants</t>
   </si>
   <si>
     <t>Rounds</t>
   </si>
   <si>
     <t>Participant</t>
   </si>
   <si>
     <t>Day 1 (11/3)</t>
   </si>
   <si>
     <t>Day 2 (11/4)</t>
   </si>
   <si>
     <t>Day 3 (11/5)</t>
   </si>
   <si>
     <t>Day 4 (11/6)</t>
   </si>
   <si>
     <t>Day 5 (11/7)</t>
   </si>