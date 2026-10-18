--- v1 (2026-07-21)
+++ v2 (2026-10-18)
@@ -26,51 +26,51 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Payout Report" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>Payout Report</t>
   </si>
   <si>
     <t>Tournament</t>
   </si>
   <si>
     <t>Sukiyaki Open - 2025</t>
   </si>
   <si>
     <t>Generated</t>
   </si>
   <si>
-    <t>2026-07-21 02:03:32</t>
+    <t>2026-10-18 05:31:12</t>
   </si>
   <si>
     <t>Participants</t>
   </si>
   <si>
     <t>Rounds</t>
   </si>
   <si>
     <t>Participant</t>
   </si>
   <si>
     <t>Day 1 (11/3)</t>
   </si>
   <si>
     <t>Day 2 (11/4)</t>
   </si>
   <si>
     <t>Day 3 (11/5)</t>
   </si>
   <si>
     <t>Day 4 (11/6)</t>
   </si>
   <si>
     <t>Day 5 (11/7)</t>
   </si>
@@ -845,69 +845,69 @@
       </c>
       <c r="C6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H6" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="2">
-        <v>0.0</v>
+        <v>24.0</v>
       </c>
       <c r="C7" s="2">
         <v>30.0</v>
       </c>
       <c r="D7" s="2">
         <v>26.0</v>
       </c>
       <c r="E7" s="2">
         <v>53.0</v>
       </c>
       <c r="F7" s="2">
         <v>42.0</v>
       </c>
       <c r="G7" s="2">
         <v>15.0</v>
       </c>
       <c r="H7" s="2">
-        <v>166.0</v>
+        <v>190.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="2">
         <v>0.0</v>
       </c>
       <c r="C8" s="2">
         <v>0.0</v>
       </c>
       <c r="D8" s="2">
         <v>5.0</v>
       </c>
       <c r="E8" s="2">
         <v>0.0</v>
       </c>
       <c r="F8" s="2">
         <v>0.0</v>
       </c>
       <c r="G8" s="2">
         <v>0.0</v>
       </c>
       <c r="H8" s="2">
@@ -1053,69 +1053,69 @@
       </c>
       <c r="C14" s="2">
         <v>0.0</v>
       </c>
       <c r="D14" s="2">
         <v>90.0</v>
       </c>
       <c r="E14" s="2">
         <v>65.0</v>
       </c>
       <c r="F14" s="2">
         <v>55.0</v>
       </c>
       <c r="G14" s="2">
         <v>85.0</v>
       </c>
       <c r="H14" s="2">
         <v>385.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="2">
-        <v>23.0</v>
+        <v>20.0</v>
       </c>
       <c r="C15" s="2">
         <v>0.0</v>
       </c>
       <c r="D15" s="2">
         <v>36.0</v>
       </c>
       <c r="E15" s="2">
         <v>0.0</v>
       </c>
       <c r="F15" s="2">
         <v>10.0</v>
       </c>
       <c r="G15" s="2">
         <v>0.0</v>
       </c>
       <c r="H15" s="2">
-        <v>69.0</v>
+        <v>66.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="2">
         <v>0.0</v>
       </c>
       <c r="C16" s="2">
         <v>85.0</v>
       </c>
       <c r="D16" s="2">
         <v>0.0</v>
       </c>
       <c r="E16" s="2">
         <v>0.0</v>
       </c>
       <c r="F16" s="2">
         <v>0.0</v>
       </c>
       <c r="G16" s="2">
         <v>0.0</v>
       </c>
       <c r="H16" s="2">
@@ -1547,69 +1547,69 @@
       </c>
       <c r="C33" s="2">
         <v>50.0</v>
       </c>
       <c r="D33" s="2">
         <v>42.0</v>
       </c>
       <c r="E33" s="2">
         <v>130.0</v>
       </c>
       <c r="F33" s="2">
         <v>80.0</v>
       </c>
       <c r="G33" s="2">
         <v>65.0</v>
       </c>
       <c r="H33" s="2">
         <v>383.0</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>42</v>
       </c>
       <c r="B34" s="2">
-        <v>0.0</v>
+        <v>46.0</v>
       </c>
       <c r="C34" s="2">
-        <v>86.0</v>
+        <v>96.0</v>
       </c>
       <c r="D34" s="2">
         <v>0.0</v>
       </c>
       <c r="E34" s="2">
         <v>90.0</v>
       </c>
       <c r="F34" s="2">
         <v>0.0</v>
       </c>
       <c r="G34" s="2">
         <v>15.0</v>
       </c>
       <c r="H34" s="2">
-        <v>191.0</v>
+        <v>247.0</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>43</v>
       </c>
       <c r="B35" s="2">
         <v>20.0</v>
       </c>
       <c r="C35" s="2">
         <v>0.0</v>
       </c>
       <c r="D35" s="2">
         <v>0.0</v>
       </c>
       <c r="E35" s="2">
         <v>0.0</v>
       </c>
       <c r="F35" s="2">
         <v>56.0</v>
       </c>
       <c r="G35" s="2">
         <v>0.0</v>
       </c>
       <c r="H35" s="2">
@@ -1625,69 +1625,69 @@
       </c>
       <c r="C36" s="2">
         <v>21.0</v>
       </c>
       <c r="D36" s="2">
         <v>109.0</v>
       </c>
       <c r="E36" s="2">
         <v>0.0</v>
       </c>
       <c r="F36" s="2">
         <v>40.0</v>
       </c>
       <c r="G36" s="2">
         <v>0.0</v>
       </c>
       <c r="H36" s="2">
         <v>178.0</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>45</v>
       </c>
       <c r="B37" s="2">
-        <v>49.0</v>
+        <v>46.0</v>
       </c>
       <c r="C37" s="2">
         <v>0.0</v>
       </c>
       <c r="D37" s="2">
-        <v>103.0</v>
+        <v>100.0</v>
       </c>
       <c r="E37" s="2">
         <v>10.0</v>
       </c>
       <c r="F37" s="2">
         <v>68.0</v>
       </c>
       <c r="G37" s="2">
         <v>75.0</v>
       </c>
       <c r="H37" s="2">
-        <v>305.0</v>
+        <v>299.0</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>46</v>
       </c>
       <c r="B38" s="2">
         <v>52.0</v>
       </c>
       <c r="C38" s="2">
         <v>0.0</v>
       </c>
       <c r="D38" s="2">
         <v>35.0</v>
       </c>
       <c r="E38" s="2">
         <v>20.0</v>
       </c>
       <c r="F38" s="2">
         <v>75.0</v>
       </c>
       <c r="G38" s="2">
         <v>45.0</v>
       </c>
       <c r="H38" s="2">
@@ -1989,69 +1989,69 @@
       </c>
       <c r="C50" s="2">
         <v>50.0</v>
       </c>
       <c r="D50" s="2">
         <v>0.0</v>
       </c>
       <c r="E50" s="2">
         <v>85.0</v>
       </c>
       <c r="F50" s="2">
         <v>0.0</v>
       </c>
       <c r="G50" s="2">
         <v>15.0</v>
       </c>
       <c r="H50" s="2">
         <v>150.0</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51" s="2">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="C51" s="2">
         <v>75.0</v>
       </c>
       <c r="D51" s="2">
-        <v>64.0</v>
+        <v>61.0</v>
       </c>
       <c r="E51" s="2">
         <v>140.0</v>
       </c>
       <c r="F51" s="2">
         <v>0.0</v>
       </c>
       <c r="G51" s="2">
         <v>65.0</v>
       </c>
       <c r="H51" s="2">
-        <v>346.0</v>
+        <v>341.0</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>60</v>
       </c>
       <c r="B52" s="2">
         <v>48.0</v>
       </c>
       <c r="C52" s="2">
         <v>0.0</v>
       </c>
       <c r="D52" s="2">
         <v>0.0</v>
       </c>
       <c r="E52" s="2">
         <v>0.0</v>
       </c>
       <c r="F52" s="2">
         <v>20.0</v>
       </c>
       <c r="G52" s="2">
         <v>0.0</v>
       </c>
       <c r="H52" s="2">
@@ -2067,69 +2067,69 @@
       </c>
       <c r="C53" s="2">
         <v>30.0</v>
       </c>
       <c r="D53" s="2">
         <v>128.0</v>
       </c>
       <c r="E53" s="2">
         <v>0.0</v>
       </c>
       <c r="F53" s="2">
         <v>170.0</v>
       </c>
       <c r="G53" s="2">
         <v>85.0</v>
       </c>
       <c r="H53" s="2">
         <v>503.0</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>62</v>
       </c>
       <c r="B54" s="2">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="C54" s="2">
         <v>65.0</v>
       </c>
       <c r="D54" s="2">
         <v>55.0</v>
       </c>
       <c r="E54" s="2">
         <v>0.0</v>
       </c>
       <c r="F54" s="2">
         <v>80.0</v>
       </c>
       <c r="G54" s="2">
         <v>35.0</v>
       </c>
       <c r="H54" s="2">
-        <v>237.0</v>
+        <v>235.0</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>63</v>
       </c>
       <c r="B55" s="2">
         <v>55.0</v>
       </c>
       <c r="C55" s="2">
         <v>48.0</v>
       </c>
       <c r="D55" s="2">
         <v>0.0</v>
       </c>
       <c r="E55" s="2">
         <v>150.0</v>
       </c>
       <c r="F55" s="2">
         <v>0.0</v>
       </c>
       <c r="G55" s="2">
         <v>75.0</v>
       </c>
       <c r="H55" s="2">
@@ -2723,63 +2723,63 @@
       </c>
       <c r="E78" s="2">
         <v>54.0</v>
       </c>
       <c r="F78" s="2">
         <v>0.0</v>
       </c>
       <c r="G78" s="2">
         <v>0.0</v>
       </c>
       <c r="H78" s="2">
         <v>195.0</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
         <v>87</v>
       </c>
       <c r="B79" s="2">
         <v>42.0</v>
       </c>
       <c r="C79" s="2">
         <v>0.0</v>
       </c>
       <c r="D79" s="2">
-        <v>105.0</v>
+        <v>102.0</v>
       </c>
       <c r="E79" s="2">
         <v>75.0</v>
       </c>
       <c r="F79" s="2">
         <v>0.0</v>
       </c>
       <c r="G79" s="2">
         <v>25.0</v>
       </c>
       <c r="H79" s="2">
-        <v>247.0</v>
+        <v>244.0</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
         <v>88</v>
       </c>
       <c r="B80" s="2">
         <v>100.0</v>
       </c>
       <c r="C80" s="2">
         <v>26.0</v>
       </c>
       <c r="D80" s="2">
         <v>85.0</v>
       </c>
       <c r="E80" s="2">
         <v>0.0</v>
       </c>
       <c r="F80" s="2">
         <v>65.0</v>
       </c>
       <c r="G80" s="2">
         <v>65.0</v>
       </c>
       <c r="H80" s="2">
@@ -2977,69 +2977,69 @@
       </c>
       <c r="C88" s="2">
         <v>0.0</v>
       </c>
       <c r="D88" s="2">
         <v>75.0</v>
       </c>
       <c r="E88" s="2">
         <v>55.0</v>
       </c>
       <c r="F88" s="2">
         <v>106.0</v>
       </c>
       <c r="G88" s="2">
         <v>95.0</v>
       </c>
       <c r="H88" s="2">
         <v>395.0</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
         <v>97</v>
       </c>
       <c r="B89" s="2">
-        <v>76.0</v>
+        <v>73.0</v>
       </c>
       <c r="C89" s="2">
         <v>32.0</v>
       </c>
       <c r="D89" s="2">
         <v>0.0</v>
       </c>
       <c r="E89" s="2">
         <v>45.0</v>
       </c>
       <c r="F89" s="2">
         <v>38.0</v>
       </c>
       <c r="G89" s="2">
         <v>55.0</v>
       </c>
       <c r="H89" s="2">
-        <v>246.0</v>
+        <v>243.0</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
         <v>98</v>
       </c>
       <c r="B90" s="2">
         <v>67.0</v>
       </c>
       <c r="C90" s="2">
         <v>63.0</v>
       </c>
       <c r="D90" s="2">
         <v>55.0</v>
       </c>
       <c r="E90" s="2">
         <v>20.0</v>
       </c>
       <c r="F90" s="2">
         <v>46.0</v>
       </c>
       <c r="G90" s="2">
         <v>55.0</v>
       </c>
       <c r="H90" s="2">
@@ -3133,69 +3133,69 @@
       </c>
       <c r="C94" s="2">
         <v>17.0</v>
       </c>
       <c r="D94" s="2">
         <v>10.0</v>
       </c>
       <c r="E94" s="2">
         <v>0.0</v>
       </c>
       <c r="F94" s="2">
         <v>30.0</v>
       </c>
       <c r="G94" s="2">
         <v>0.0</v>
       </c>
       <c r="H94" s="2">
         <v>69.0</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
         <v>103</v>
       </c>
       <c r="B95" s="2">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="C95" s="2">
         <v>50.0</v>
       </c>
       <c r="D95" s="2">
         <v>35.0</v>
       </c>
       <c r="E95" s="2">
         <v>42.0</v>
       </c>
       <c r="F95" s="2">
         <v>0.0</v>
       </c>
       <c r="G95" s="2">
         <v>0.0</v>
       </c>
       <c r="H95" s="2">
-        <v>129.0</v>
+        <v>127.0</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
         <v>104</v>
       </c>
       <c r="B96" s="2">
         <v>0.0</v>
       </c>
       <c r="C96" s="2">
         <v>17.0</v>
       </c>
       <c r="D96" s="2">
         <v>0.0</v>
       </c>
       <c r="E96" s="2">
         <v>0.0</v>
       </c>
       <c r="F96" s="2">
         <v>16.0</v>
       </c>
       <c r="G96" s="2">
         <v>0.0</v>
       </c>
       <c r="H96" s="2">
@@ -3263,69 +3263,69 @@
       </c>
       <c r="C99" s="2">
         <v>56.0</v>
       </c>
       <c r="D99" s="2">
         <v>0.0</v>
       </c>
       <c r="E99" s="2">
         <v>53.0</v>
       </c>
       <c r="F99" s="2">
         <v>0.0</v>
       </c>
       <c r="G99" s="2">
         <v>0.0</v>
       </c>
       <c r="H99" s="2">
         <v>109.0</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
         <v>108</v>
       </c>
       <c r="B100" s="2">
-        <v>28.0</v>
+        <v>26.0</v>
       </c>
       <c r="C100" s="2">
         <v>12.0</v>
       </c>
       <c r="D100" s="2">
         <v>26.0</v>
       </c>
       <c r="E100" s="2">
         <v>32.0</v>
       </c>
       <c r="F100" s="2">
         <v>45.0</v>
       </c>
       <c r="G100" s="2">
         <v>10.0</v>
       </c>
       <c r="H100" s="2">
-        <v>153.0</v>
+        <v>151.0</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
         <v>109</v>
       </c>
       <c r="B101" s="2">
         <v>37.0</v>
       </c>
       <c r="C101" s="2">
         <v>81.0</v>
       </c>
       <c r="D101" s="2">
         <v>0.0</v>
       </c>
       <c r="E101" s="2">
         <v>30.0</v>
       </c>
       <c r="F101" s="2">
         <v>0.0</v>
       </c>
       <c r="G101" s="2">
         <v>0.0</v>
       </c>
       <c r="H101" s="2">
@@ -3757,95 +3757,95 @@
       </c>
       <c r="C118" s="2">
         <v>46.0</v>
       </c>
       <c r="D118" s="2">
         <v>0.0</v>
       </c>
       <c r="E118" s="2">
         <v>22.0</v>
       </c>
       <c r="F118" s="2">
         <v>40.0</v>
       </c>
       <c r="G118" s="2">
         <v>0.0</v>
       </c>
       <c r="H118" s="2">
         <v>209.0</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="1" t="s">
         <v>127</v>
       </c>
       <c r="B119" s="3">
-        <v>52.12</v>
+        <v>43.0</v>
       </c>
       <c r="C119" s="3">
-        <v>35.86</v>
+        <v>31.0</v>
       </c>
       <c r="D119" s="3">
-        <v>29.56</v>
+        <v>28.0</v>
       </c>
       <c r="E119" s="3">
-        <v>22.0</v>
+        <v>21.0</v>
       </c>
       <c r="F119" s="3">
-        <v>6.49</v>
+        <v>26.0</v>
       </c>
       <c r="G119" s="3">
         <v>0.0</v>
       </c>
       <c r="H119" s="3">
-        <v>146.03</v>
+        <v>149.0</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="1" t="s">
         <v>128</v>
       </c>
       <c r="B120" s="3">
-        <v>4345.12</v>
+        <v>4389.0</v>
       </c>
       <c r="C120" s="3">
-        <v>4403.86</v>
+        <v>4409.0</v>
       </c>
       <c r="D120" s="3">
-        <v>4399.56</v>
+        <v>4389.0</v>
       </c>
       <c r="E120" s="3">
-        <v>4400.0</v>
+        <v>4399.0</v>
       </c>
       <c r="F120" s="3">
-        <v>4389.49</v>
+        <v>4409.0</v>
       </c>
       <c r="G120" s="3">
         <v>3885.0</v>
       </c>
       <c r="H120" s="3">
-        <v>25823.03</v>
+        <v>25880.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>